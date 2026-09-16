--- v0 (2025-12-18)
+++ v1 (2026-09-16)
@@ -1,1983 +1,2356 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="application/xml" Extension="xml"/>
-[...9 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
+    <w:p w14:paraId="00000001">
       <w:pPr>
-        <w:pStyle w:val="Title"/>
+        <w:pStyle w:val="10"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...1 lines deleted...]
-          <w:color w:val="ffffff"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="FFFFFF"/>
           <w:sz w:val="42"/>
           <w:szCs w:val="42"/>
-          <w:shd w:fill="073763" w:val="clear"/>
+          <w:shd w:val="clear" w:fill="073763"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_ze4ndk91vy2d" w:id="0"/>
+      <w:bookmarkStart w:id="0" w:name="_ze4ndk91vy2d" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
+    <w:p w14:paraId="00000002">
       <w:pPr>
-        <w:pStyle w:val="Title"/>
+        <w:pStyle w:val="10"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-          <w:b w:val="1"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:color w:val="284480"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_wxgdzshnvekw" w:id="1"/>
+      <w:bookmarkStart w:id="1" w:name="_wxgdzshnvekw" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-          <w:b w:val="1"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:color w:val="284480"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">DECLARAÇÃO DE DIREITOS DE USO DE TEXTO AUTORAL EM OBRA COLETIVA</w:t>
+        <w:t>DECLARAÇÃO DE DIREITOS DE USO DE TEXTO AUTORAL EM OBRA COLETIVA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
+    <w:p w14:paraId="00000003">
       <w:pPr>
-        <w:pStyle w:val="Title"/>
+        <w:pStyle w:val="10"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-        <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_dhi1onenzpyb" w:id="2"/>
+      <w:bookmarkStart w:id="2" w:name="_dhi1onenzpyb" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="2"/>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    </w:p>
+    <w:p w14:paraId="00000004">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Na condição de organizador(a) da obra _____________________________________, eu ____________________________________________________, portador (a) de Carteira de Identificação de nº________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Na condição de organizador(a) da obra _____________________________________, eu ____________________________________________________, portador (a) de Carteira de Identificação de nº________________ inscrito (a) no CPF de nº__________________ , residente e domiciliado (a) na cidade de ______________________________, declaro que possuo os direitos de uso dos textos listados a seguir, cujos autores, individualmente, estão cientes e concordam com os termos estabelecidos na chamada de publicação 2023 da Editora Universitária da UFCG (EDUFCG). Nesse sentido, isento a  EDUFCG e a Universidade Federal de Campina Grande (UFCG), de quaisquer responsabilidades por infringir a legislação vigente relativa a questões de direitos autorais, acerca da obra supracitada.</w:t>
+        <w:t xml:space="preserve"> inscrito(a) no CPF de nº__________________ , residente e domiciliado(a) na cidade de ______________________________, declaro que possuo os direitos de uso dos textos listados a seguir, cujos autores, individualmente, estão cientes e concordam com os termos estabelecidos na </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t xml:space="preserve">hamada </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>para p</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ublicação 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da Editora Universitária da UFCG (EDUFCG). Nesse sentido, isento a  EDUFCG e a Universidade Federal de Campina Grande (UFCG) de quaisquer responsabilidades por infringir a legislação vigente relativa a questões de direitos autorais, acerca da obra supracitada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000005">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Table1"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:tblStyle w:val="13"/>
+        <w:tblW w:w="9570" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...4 lines deleted...]
-          <w:insideV w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+          <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:insideH w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="000000" w:sz="8" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0600"/>
+        <w:tblCellMar>
+          <w:top w:w="100" w:type="dxa"/>
+          <w:left w:w="100" w:type="dxa"/>
+          <w:bottom w:w="100" w:type="dxa"/>
+          <w:right w:w="100" w:type="dxa"/>
+        </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="660"/>
         <w:gridCol w:w="2820"/>
         <w:gridCol w:w="6090"/>
-        <w:tblGridChange w:id="0">
-[...5 lines deleted...]
-        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr>
-[...29 lines deleted...]
-              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:tr w14:paraId="40581C76">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+            <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+            <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+            <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+            <w:insideH w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+            <w:insideV w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="00000006">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:between w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:pBdr>
+              <w:shd w:val="clear" w:fill="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b w:val="1"/>
-[...6 lines deleted...]
-                <w:b w:val="1"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">1</w:t>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:shd w:fill="auto" w:val="clear"/>
-[...22 lines deleted...]
-              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="00000007">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:between w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:pBdr>
+              <w:shd w:val="clear" w:fill="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b w:val="1"/>
-[...6 lines deleted...]
-                <w:b w:val="1"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">TÍTULO DO CAPÍTULO</w:t>
+              <w:t>TÍTULO DO CAPÍTULO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:shd w:fill="auto" w:val="clear"/>
-[...22 lines deleted...]
-              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="00000008">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:between w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:pBdr>
+              <w:shd w:val="clear" w:fill="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b w:val="1"/>
-[...6 lines deleted...]
-                <w:b w:val="1"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">AUTORES</w:t>
+              <w:t>AUTORES</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...29 lines deleted...]
-              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:tr w14:paraId="70729FC7">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+            <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+            <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+            <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+            <w:insideH w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+            <w:insideV w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="100" w:type="dxa"/>
+            <w:left w:w="100" w:type="dxa"/>
+            <w:bottom w:w="100" w:type="dxa"/>
+            <w:right w:w="100" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="00000009">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:between w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:pBdr>
+              <w:shd w:val="clear" w:fill="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b w:val="1"/>
-[...6 lines deleted...]
-                <w:b w:val="1"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">2</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:shd w:fill="auto" w:val="clear"/>
-[...22 lines deleted...]
-              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="0000000A">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:between w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:pBdr>
+              <w:shd w:val="clear" w:fill="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-              <w:rPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="0000000B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:between w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:pBdr>
+              <w:shd w:val="clear" w:fill="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="6812C46C">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+            <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+            <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+            <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+            <w:insideH w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+            <w:insideV w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="100" w:type="dxa"/>
+            <w:left w:w="100" w:type="dxa"/>
+            <w:bottom w:w="100" w:type="dxa"/>
+            <w:right w:w="100" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="0000000C">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:between w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:pBdr>
+              <w:shd w:val="clear" w:fill="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:shd w:fill="auto" w:val="clear"/>
-[...22 lines deleted...]
-              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="0000000D">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:between w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:pBdr>
+              <w:shd w:val="clear" w:fill="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-              <w:rPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="0000000E">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:between w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:pBdr>
+              <w:shd w:val="clear" w:fill="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="2F81C980">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+            <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+            <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+            <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+            <w:insideH w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+            <w:insideV w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="100" w:type="dxa"/>
+            <w:left w:w="100" w:type="dxa"/>
+            <w:bottom w:w="100" w:type="dxa"/>
+            <w:right w:w="100" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="0000000F">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:between w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:pBdr>
+              <w:shd w:val="clear" w:fill="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="00000010">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:between w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:pBdr>
+              <w:shd w:val="clear" w:fill="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="00000011">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:between w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:pBdr>
+              <w:shd w:val="clear" w:fill="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr>
-[...29 lines deleted...]
-              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:tr w14:paraId="38748ED6">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+            <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+            <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+            <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+            <w:insideH w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+            <w:insideV w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="100" w:type="dxa"/>
+            <w:left w:w="100" w:type="dxa"/>
+            <w:bottom w:w="100" w:type="dxa"/>
+            <w:right w:w="100" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="00000012">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:between w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:pBdr>
+              <w:shd w:val="clear" w:fill="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b w:val="1"/>
-[...6 lines deleted...]
-                <w:b w:val="1"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">3</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:shd w:fill="auto" w:val="clear"/>
-[...22 lines deleted...]
-              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="00000013">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:between w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:pBdr>
+              <w:shd w:val="clear" w:fill="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-              <w:rPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="00000014">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:between w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:pBdr>
+              <w:shd w:val="clear" w:fill="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="061FAF93">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+            <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+            <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+            <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+            <w:insideH w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+            <w:insideV w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="100" w:type="dxa"/>
+            <w:left w:w="100" w:type="dxa"/>
+            <w:bottom w:w="100" w:type="dxa"/>
+            <w:right w:w="100" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="00000015">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:between w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:pBdr>
+              <w:shd w:val="clear" w:fill="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:shd w:fill="auto" w:val="clear"/>
-[...22 lines deleted...]
-              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="00000016">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:between w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:pBdr>
+              <w:shd w:val="clear" w:fill="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-              <w:rPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="00000017">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:between w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:pBdr>
+              <w:shd w:val="clear" w:fill="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="53BA9EE9">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+            <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+            <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+            <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+            <w:insideH w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+            <w:insideV w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="100" w:type="dxa"/>
+            <w:left w:w="100" w:type="dxa"/>
+            <w:bottom w:w="100" w:type="dxa"/>
+            <w:right w:w="100" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="00000018">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:between w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:pBdr>
+              <w:shd w:val="clear" w:fill="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="00000019">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:between w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:pBdr>
+              <w:shd w:val="clear" w:fill="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="0000001A">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:between w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:pBdr>
+              <w:shd w:val="clear" w:fill="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr>
-[...29 lines deleted...]
-              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:tr w14:paraId="7E42A5D2">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+            <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+            <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+            <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+            <w:insideH w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+            <w:insideV w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="100" w:type="dxa"/>
+            <w:left w:w="100" w:type="dxa"/>
+            <w:bottom w:w="100" w:type="dxa"/>
+            <w:right w:w="100" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="0000001B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:between w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:pBdr>
+              <w:shd w:val="clear" w:fill="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b w:val="1"/>
-[...6 lines deleted...]
-                <w:b w:val="1"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">4</w:t>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:shd w:fill="auto" w:val="clear"/>
-[...22 lines deleted...]
-              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="0000001C">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:between w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:pBdr>
+              <w:shd w:val="clear" w:fill="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-              <w:rPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="0000001D">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:between w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:pBdr>
+              <w:shd w:val="clear" w:fill="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="494F3B21">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+            <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+            <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+            <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+            <w:insideH w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+            <w:insideV w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="100" w:type="dxa"/>
+            <w:left w:w="100" w:type="dxa"/>
+            <w:bottom w:w="100" w:type="dxa"/>
+            <w:right w:w="100" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="0000001E">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:between w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:pBdr>
+              <w:shd w:val="clear" w:fill="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:shd w:fill="auto" w:val="clear"/>
-[...22 lines deleted...]
-              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="0000001F">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:between w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:pBdr>
+              <w:shd w:val="clear" w:fill="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-              <w:rPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="00000020">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:between w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:pBdr>
+              <w:shd w:val="clear" w:fill="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="5623FA26">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+            <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+            <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+            <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+            <w:insideH w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+            <w:insideV w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="100" w:type="dxa"/>
+            <w:left w:w="100" w:type="dxa"/>
+            <w:bottom w:w="100" w:type="dxa"/>
+            <w:right w:w="100" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="00000021">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:between w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:pBdr>
+              <w:shd w:val="clear" w:fill="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
+              <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...75 lines deleted...]
-              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="00000022">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:between w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:pBdr>
+              <w:shd w:val="clear" w:fill="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...31 lines deleted...]
-              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="00000023">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:between w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:pBdr>
+              <w:shd w:val="clear" w:fill="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...658 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
+    <w:p w14:paraId="00000024">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:rPr/>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
-[...9 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
+    <w:p w14:paraId="00000025"/>
+    <w:p w14:paraId="00000026">
       <w:pPr>
         <w:jc w:val="center"/>
-        <w:rPr/>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Local e data </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
-[...19 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
+    <w:p w14:paraId="00000027"/>
+    <w:p w14:paraId="00000028"/>
+    <w:p w14:paraId="00000029">
       <w:pPr>
         <w:jc w:val="center"/>
-        <w:rPr/>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">_________________________________________ </w:t>
       </w:r>
+      <w:bookmarkStart w:id="3" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
+    <w:p w14:paraId="0000002A">
       <w:pPr>
         <w:jc w:val="center"/>
-        <w:rPr/>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Assinatura</w:t>
+        <w:t>Assinatura</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference r:id="rId6" w:type="default"/>
-[...2 lines deleted...]
-      <w:pgMar w:bottom="1440" w:top="1440" w:left="1440" w:right="1440" w:header="720" w:footer="720"/>
+      <w:headerReference r:id="rId5" w:type="default"/>
+      <w:footerReference r:id="rId6" w:type="default"/>
+      <w:pgSz w:w="11909" w:h="16834"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
+      <w:cols w:space="720" w:num="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:endnote w:type="separator" w:id="0">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="1">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
-[...1 lines deleted...]
-  <w:font w:name="Calibri"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20007A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="宋体">
+    <w:altName w:val="SimSun"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="SimSun">
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000006" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="SimHei">
+    <w:altName w:val="SimSun"/>
+    <w:panose1 w:val="02010609060101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="0000002E">
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         <w:color w:val="073763"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:pict>
-        <v:rect style="width:0.0pt;height:1.5pt" o:hr="t" o:hrstd="t" o:hralign="center" fillcolor="#A0A0A0" stroked="f"/>
+        <v:rect id="_x0000_i1026" o:spt="1" style="height:1.5pt;width:0pt;" fillcolor="#A0A0A0" filled="t" stroked="f" coordsize="21600,21600" o:hr="t" o:hrstd="t" o:hralign="center">
+          <v:path/>
+          <v:fill on="t" focussize="0,0"/>
+          <v:stroke on="f"/>
+          <v:imagedata o:title=""/>
+          <o:lock v:ext="edit"/>
+          <w10:wrap type="none"/>
+          <w10:anchorlock/>
+        </v:rect>
       </w:pict>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
+  <w:p w14:paraId="0000002F">
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         <w:color w:val="073763"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         <w:color w:val="073763"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t xml:space="preserve">R. Aprígio Veloso, 882 - Universitário, Campina Grande - PB, 58429-900</w:t>
+      <w:t>R. Aprígio Veloso, 882 - Universitário, Campina Grande - PB, 58429-900</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
+  <w:p w14:paraId="00000030">
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         <w:color w:val="073763"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         <w:color w:val="073763"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t xml:space="preserve">Centro de Extensão José Farias da Nóbrega - Sala 01</w:t>
+      <w:t>Centro de Extensão José Farias da Nóbrega - Sala 0</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        <w:color w:val="073763"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:rtl w:val="0"/>
+        <w:lang w:val="pt-BR"/>
+      </w:rPr>
+      <w:t>2</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
+  <w:p w14:paraId="00000031">
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         <w:color w:val="073763"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         <w:color w:val="073763"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t xml:space="preserve">atendimento@editora.ufcg.edu.br</w:t>
+      <w:t>atendimento@editora.ufcg.edu.br</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
+  <w:p w14:paraId="00000032">
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
-      <w:rPr/>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         <w:color w:val="073763"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve"> contato: 2101-1008</w:t>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:footnote w:type="separator" w:id="0">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="1">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="0000002B">
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:leader="none" w:pos="4252"/>
-        <w:tab w:val="right" w:leader="none" w:pos="8504"/>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
-[...1 lines deleted...]
-          <wp:effectExtent b="0" l="0" r="0" t="0"/>
+        <wp:inline distT="114300" distB="114300" distL="114300" distR="114300">
+          <wp:extent cx="1049020" cy="617855"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1" name="image1.png"/>
-          <a:graphic>
+          <wp:cNvGraphicFramePr/>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-              <pic:pic>
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="image1.png"/>
+                  <pic:cNvPr id="1" name="image1.png"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
-                  <a:srcRect b="0" l="0" r="0" t="0"/>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1049175" cy="618354"/>
                   </a:xfrm>
-                  <a:prstGeom prst="rect"/>
-                  <a:ln/>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
+  <w:p w14:paraId="0000002C">
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:leader="none" w:pos="4252"/>
-        <w:tab w:val="right" w:leader="none" w:pos="8504"/>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-        <w:b w:val="1"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        <w:b/>
         <w:color w:val="073763"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-        <w:b w:val="1"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        <w:b/>
         <w:color w:val="073763"/>
         <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t xml:space="preserve">EDITORA DA UNIVERSIDADE FEDERAL DE CAMPINA GRANDE</w:t>
+      <w:t>EDITORA DA UNIVERSIDADE FEDERAL DE CAMPINA GRANDE</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
+  <w:p w14:paraId="0000002D">
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:leader="none" w:pos="4252"/>
-        <w:tab w:val="right" w:leader="none" w:pos="8504"/>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
-      <w:rPr/>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:pict>
-        <v:rect style="width:0.0pt;height:1.5pt" o:hr="t" o:hrstd="t" o:hralign="center" fillcolor="#A0A0A0" stroked="f"/>
+        <v:rect id="_x0000_i1025" o:spt="1" style="height:1.5pt;width:0pt;" fillcolor="#A0A0A0" filled="t" stroked="f" coordsize="21600,21600" o:hr="t" o:hrstd="t" o:hralign="center">
+          <v:path/>
+          <v:fill on="t" focussize="0,0"/>
+          <v:stroke on="f"/>
+          <v:imagedata o:title=""/>
+          <o:lock v:ext="edit"/>
+          <w10:wrap type="none"/>
+          <w10:anchorlock/>
+        </v:rect>
       </w:pict>
-    </w:r>
-[...3 lines deleted...]
-      </w:rPr>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
+  <w:zoom w:percent="130"/>
+  <w:documentProtection w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
+  <w:footnotePr>
+    <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
+  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00000000"/>
+    <w:rsid w:val="04887295"/>
+    <w:rsid w:val="7E4A0F44"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <mc:AlternateContent>
+    <mc:Choice Requires="wpsCustomData">
+      <wpsCustomData:typoFeatureVersion val="1"/>
+    </mc:Choice>
+  </mc:AlternateContent>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-        <w:lang w:val="pt_BR"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
-    <w:name w:val="normal"/>
+  <w:latentStyles w:count="260" w:defQFormat="0" w:defUnhideWhenUsed="1" w:defSemiHidden="1" w:defUIPriority="99" w:defLockedState="0">
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Normal"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="heading 1"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="heading 2"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="heading 3"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="heading 4"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="heading 5"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="heading 6"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 7"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 8"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 9"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 7"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 8"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 9"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 7"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 8"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 9"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Normal Indent"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="footnote text"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="annotation text"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="header"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="footer"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index heading"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="caption"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="table of figures"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="envelope address"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="envelope return"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="footnote reference"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="annotation reference"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="line number"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="page number"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="endnote reference"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="endnote text"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="table of authorities"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="macro"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toa heading"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Bullet"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Number"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Bullet 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Bullet 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Bullet 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Bullet 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Number 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Number 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Number 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Number 5"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Title"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Closing"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Signature"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:name="Default Paragraph Font"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text Indent"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Continue"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Continue 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Continue 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Continue 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Continue 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Message Header"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Subtitle"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Salutation"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Date"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text First Indent"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text First Indent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Note Heading"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text Indent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text Indent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Block Text"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Hyperlink"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="FollowedHyperlink"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Strong"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Emphasis"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Document Map"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Plain Text"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="E-mail Signature"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Normal (Web)"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Acronym"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Address"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Cite"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Code"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Definition"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Keyboard"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Preformatted"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Sample"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Typewriter"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Variable"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:name="Normal Table"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="annotation subject"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Simple 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Simple 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Simple 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Classic 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Classic 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Classic 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Classic 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Colorful 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Colorful 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Colorful 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Columns 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Columns 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Columns 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Columns 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Columns 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Grid 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Grid 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Grid 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Grid 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Grid 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Grid 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Grid 7"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Grid 8"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table List 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table List 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table List 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table List 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table List 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table List 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table List 7"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table List 8"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table 3D effects 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table 3D effects 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table 3D effects 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Contemporary"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Elegant"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Professional"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Subtle 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Subtle 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Web 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Web 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Web 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Balloon Text"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Grid"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Theme"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="1">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:spacing w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="zh-CN"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-      <w:keepLines w:val="1"/>
+      <w:keepNext/>
+      <w:keepLines/>
       <w:pageBreakBefore w:val="0"/>
-      <w:spacing w:after="120" w:before="400" w:lineRule="auto"/>
+      <w:spacing w:before="400" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-      <w:keepLines w:val="1"/>
+      <w:keepNext/>
+      <w:keepLines/>
       <w:pageBreakBefore w:val="0"/>
-      <w:spacing w:after="120" w:before="360" w:lineRule="auto"/>
+      <w:spacing w:before="360" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="0"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="4">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-      <w:keepLines w:val="1"/>
+      <w:keepNext/>
+      <w:keepLines/>
       <w:pageBreakBefore w:val="0"/>
-      <w:spacing w:after="80" w:before="320" w:lineRule="auto"/>
+      <w:spacing w:before="320" w:after="80"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="0"/>
       <w:color w:val="434343"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="5">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-      <w:keepLines w:val="1"/>
+      <w:keepNext/>
+      <w:keepLines/>
       <w:pageBreakBefore w:val="0"/>
-      <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
+      <w:spacing w:before="280" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="666666"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="6">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-      <w:keepLines w:val="1"/>
+      <w:keepNext/>
+      <w:keepLines/>
       <w:pageBreakBefore w:val="0"/>
-      <w:spacing w:after="80" w:before="240" w:lineRule="auto"/>
+      <w:spacing w:before="240" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="666666"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading6">
+  <w:style w:type="paragraph" w:styleId="7">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-      <w:keepLines w:val="1"/>
+      <w:keepNext/>
+      <w:keepLines/>
       <w:pageBreakBefore w:val="0"/>
-      <w:spacing w:after="80" w:before="240" w:lineRule="auto"/>
+      <w:spacing w:before="240" w:after="80"/>
     </w:pPr>
     <w:rPr>
-      <w:i w:val="1"/>
+      <w:i/>
       <w:color w:val="666666"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="character" w:default="1" w:styleId="8">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="9">
+    <w:name w:val="Normal Table"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="10">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-      <w:keepLines w:val="1"/>
+      <w:keepNext/>
+      <w:keepLines/>
       <w:pageBreakBefore w:val="0"/>
-      <w:spacing w:after="60" w:before="0" w:lineRule="auto"/>
+      <w:spacing w:before="0" w:after="60"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
+  <w:style w:type="paragraph" w:styleId="11">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-      <w:keepLines w:val="1"/>
+      <w:keepNext/>
+      <w:keepLines/>
       <w:pageBreakBefore w:val="0"/>
-      <w:spacing w:after="320" w:before="0" w:lineRule="auto"/>
+      <w:spacing w:before="0" w:after="320"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-      <w:i w:val="0"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:color w:val="666666"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table1">
-    <w:basedOn w:val="TableNormal"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="12">
+    <w:name w:val="Table Normal"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="13">
+    <w:name w:val="_Style 10"/>
+    <w:basedOn w:val="12"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:tblPr>
-      <w:tblStyleRowBandSize w:val="1"/>
-      <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="100.0" w:type="dxa"/>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -2256,28 +2629,63 @@
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </a:style>
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
-  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
+
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Pages>1</Pages>
+  <Words>125</Words>
+  <Characters>815</Characters>
+  <TotalTime></TotalTime>
+  <ScaleCrop>false</ScaleCrop>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>926</CharactersWithSpaces>
+  <Application>WPS Office_12.1.0.26880_F1E327BC-269C-435d-A152-05C5408002CA</Application>
+</Properties>
+</file>
+
+<file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:creator>SIMONE</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+</cp:coreProperties>
+</file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOTemplateDocerSaveRecord">
+    <vt:lpwstr>eyJoZGlkIjoiODBlNjc1MzkyMzBjOTFlMzljNGZhNzNjYmI1NDE3ZmUiLCJ1c2VySWQiOiIxNjY2ODExMTkxMTkxIn0=</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="KSOProductBuildVer">
+    <vt:lpwstr>1046-12.1.0.26880</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ICV">
+    <vt:lpwstr>6E0319BDCFBA47E0A008CF8B28A6F39E_13</vt:lpwstr>
+  </property>
+</Properties>
+</file>